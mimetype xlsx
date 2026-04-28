--- v0 (2025-11-03)
+++ v1 (2026-04-28)
@@ -110,51 +110,51 @@
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.format[de]</t>
   </si>
   <si>
     <t>refubium.affiliation[de]</t>
   </si>
   <si>
     <t>refubium.mycore.derivateId</t>
   </si>
   <si>
     <t>refubium.mycore.fudocsId</t>
   </si>
   <si>
     <t>refubium.mycore.transfer</t>
   </si>
   <si>
     <t>f8c4d09e-5044-4d47-a8c9-7e8c13c56ae2</t>
   </si>
   <si>
     <t>fub188/14</t>
   </si>
   <si>
-    <t>Hörning, Dr. Martin</t>
+    <t>Hörning, Martin</t>
   </si>
   <si>
     <t>Prof. Dipl.-Ing. Winfried Göpfert</t>
   </si>
   <si>
     <t>Prof. Dr. Lutz Erbring</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>2003-04-25</t>
   </si>
   <si>
     <t>2018-06-07T22:18:17Z</t>
   </si>
   <si>
     <t>2004-01-11T00:00:00.649Z</t>
   </si>
   <si>
     <t>2004-01-12</t>
   </si>
   <si>
     <t>2004</t>
   </si>