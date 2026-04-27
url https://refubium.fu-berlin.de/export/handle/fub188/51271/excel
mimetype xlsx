--- v0 (2026-01-26)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="61">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.date.updated</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
@@ -87,90 +87,96 @@
     <t>dcterms.bibliographicCitation.articlenumber</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
+  </si>
+  <si>
+    <t>refubium.funding[]</t>
+  </si>
+  <si>
+    <t>refubium.note.author[]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>54ae6421-505e-4419-8d4e-3dd9b39ca42d</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Thá, Emanoela||Ma-Hock, Lan||Rueckel, Markus||Gruendling, Till||Wohlleben, Wendel||Reck, Bernd||Landsiedel, Robert</t>
   </si>
   <si>
     <t>2026-01-26T10:33:10Z</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2026-01-25T10:32:55Z</t>
   </si>
   <si>
     <t>Background
 Microplastics have been repeatedly detected in the human body, yet uncertainties surround their bioavailability and fate due to experimental challenges and limitations, especially regarding their nano-sized counterparts. Knowing that toxicokinetics information is essential for accurate risk assessment and management, this research aimed to (1) evaluate different sample preparation and quantification methods for nanoplastics particles in mammalian tissue, and (2) investigate the lung retention, bioavailability and fate of these particles. 
 Methods
 In this study, rats inhaled aerosols with up to 50 mg/m 3 of Nile Red-labeled polystyrene (PS-NR) or unlabeled polyamide particles (PA-6) particles for 28 days. The tissues were analyzed for the presence of polymer particles. PS-NR were quantified in formalin-fixed tissue by confocal fluorescence laser microscopy with semi-automatic imaging analysis, and PA-6 particles were quantified in dried tissues by pyrolysis-gas chromatography-mass spectrometry (Py-GC/MS). 
 Results
 PA-6 deposition was detected and quantified in lung and lymph nodes. Deposition of PS-NR was quantified in lungs and lung-draining lymph nodes, but no particles were detected in the liver, spleen, and kidneys. The lung burdens and translocation to the draining lymph nodes were similar for both particles, and particles were still detectable after the end of the exposure periods (five weeks for PS-NR and 13 weeks for PA-6). 
 Conclusions
 This work highlights limitations and applicability of the various methods for sample preparation, detecting and quantifying polymer particles in mammalian tissues. In addition, it provides reliable data on the internal dose of inhaled polymer particles.</t>
   </si>
   <si>
     <t>20 Seiten</t>
   </si>
   <si>
-    <t>https://refubium.fu-berlin.de/handle/fub188/51271</t>
+    <t>https://refubium.fu-berlin.de/handle/fub188/51271||http://dx.doi.org/10.17169/refubium-50998</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>Open Access This article is licensed under a Creative Commons Attribution 4.0 International License, which permits use, sharing, adaptation, distribution and reproduction in any medium or format, as long as you give appropriate credit to the original author(s) and the source, provide a link to the Creative Commons licence, and indicate if changes were made. The images or other third party material in this article are included in the article’s Creative Commons licence, unless indicated otherwise in a credit line to the material. If material is not included in the article’s Creative Commons licence and your intended use is not permitted by statutory regulation or exceeds the permitted use, you will need to obtain permission directly from the copyright holder. To view a copy of this licence, visit http://creativecommons.org/licenses/by/4.0/.</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::540 Chemie::540 Chemie und zugeordnete Wissenschaften</t>
   </si>
   <si>
     <t>Polymer||Nanoplastics||Lung||Lymph node||In vivo inhalation study||Internal dose||Pyrolysis-GC/MS</t>
   </si>
   <si>
     <t>Lung retention, distribution and persistence of polymer particles in rats exposed via inhalation</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
@@ -178,50 +184,56 @@
     <t>2</t>
   </si>
   <si>
     <t>10.1186/s12989-025-00655-4</t>
   </si>
   <si>
     <t>Particle and Fibre Toxicology</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>https://doi.org/10.1186/s12989-025-00655-4</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>1743-8977</t>
   </si>
   <si>
     <t>Biologie, Chemie, Pharmazie</t>
   </si>
   <si>
     <t>Institut für Pharmazie:::48f26436-28c9-4d76-8633-d686b5be6cbf:::600</t>
+  </si>
+  <si>
+    <t>Springer Nature DEAL</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>DeepGreen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -231,51 +243,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AD2"/>
+  <dimension ref="A1:AF2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -325,132 +337,144 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="K2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="U2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Y2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Z2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AB2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>