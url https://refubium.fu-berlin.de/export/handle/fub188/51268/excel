--- v0 (2026-01-26)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="61">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.date.updated</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
@@ -89,81 +89,87 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding[]</t>
+  </si>
+  <si>
+    <t>refubium.note.author[]</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>a970c1aa-7474-4955-aad1-3f3eec5f2dce</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Reinecke, Antonia||Göbel, Josefine||Genersch, Elke</t>
   </si>
   <si>
     <t>2026-01-26T09:27:37Z</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2026-01-25T16:40:59Z</t>
   </si>
   <si>
     <t>The Western honey bee ( Apis mellifera ) is among the most important commercial pollinators in agriculture, but also plays a central role as pollinator in natural ecosystems. The globally occurring brood disease American foulbrood (AFB), caused by the gram-positive, spore-forming bacterium Paenibacillus larvae , poses a serious threat to colony health and productivity. Early and accurate diagnosis is therefore essential to effectively contain disease outbreaks. This study aimed to develop a rapid, sensitive point-of-care test in lateral flow format for the simultaneous detection and differentiation of the clinically relevant P. larvae genotypes ERIC I and II. To achieve this aim, two target antigens were selected, produced recombinantly or purified, and used to generate monoclonal antibodies. These antibodies formed the basis for the development of two sandwich ELISAs and, building on this, a duplex lateral flow assay. Both immunoassay formats were evaluated with infected larvae samples. The results showed high specificity, sensitivity, and accuracy, allowing reliable detection of P. larvae and differentiation between the genotypes ERIC I and II, thereby providing a valuable addition to existing diagnostic methods. In particular, the lateral flow assay enables rapid on-site diagnosis, facilitating timely intervention, and thus supports effective measures to control the spread of the disease.</t>
   </si>
   <si>
     <t>15 Seiten</t>
   </si>
   <si>
-    <t>https://refubium.fu-berlin.de/handle/fub188/51268</t>
+    <t>https://refubium.fu-berlin.de/handle/fub188/51268||http://dx.doi.org/10.17169/refubium-50995</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>Open Access This article is licensed under a Creative Commons Attribution 4.0 International License, which permits use, sharing, adaptation, distribution and reproduction in any medium or format, as long as you give appropriate credit to the original author(s) and the source, provide a link to the Creative Commons licence, and indicate if changes were made. The images or other third party material in this article are included in the article’s Creative Commons licence, unless indicated otherwise in a credit line to the material. If material is not included in the article’s Creative Commons licence and your intended use is not permitted by statutory regulation or exceeds the permitted use, you will need to obtain permission directly from the copyright holder. To view a copy of this licence, visit http://creativecommons.org/licenses/by/4.0/.</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::570 Biowissenschaften; Biologie::570 Biowissenschaften; Biologie</t>
   </si>
   <si>
     <t>American foulbrood||Paenibacillus larvae||Diagnostic||Point-of-care test||Immunoassay||LFA||ELISA</t>
   </si>
   <si>
     <t>Immunoassays for the detection and differentiation of Paenibacillus larvae, the etiological agent of American foulbrood (AFB) in honey bees</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
@@ -171,50 +177,56 @@
     <t>2635</t>
   </si>
   <si>
     <t>10.1038/s41598-026-35590-7</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>https://doi.org/10.1038/s41598-026-35590-7</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2045-2322</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Mikrobiologie und Tierseuchen:::0486de89-b5ff-4b1d-a1dc-692e4750aacf:::600</t>
+  </si>
+  <si>
+    <t>Springer Nature DEAL</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>DeepGreen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -224,51 +236,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AD2"/>
+  <dimension ref="A1:AF2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -318,132 +330,144 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="K2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="U2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Y2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Z2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AB2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>