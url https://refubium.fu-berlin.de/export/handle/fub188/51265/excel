--- v0 (2026-01-26)
+++ v1 (2026-04-28)
@@ -119,51 +119,51 @@
   <si>
     <t>f89c1d37-f4b3-45e9-8039-e9c5b82d5aec</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Kiriakopulos, Katerina||Soleimanpour, Katty||McMurray, Brandon J.||Moke, Benjamin-Israel||Chalmers, Jordan J.||Mokhtaridoost, Milad||Newton, Jeremy D.||De Young, Taylor||Delfosse, Kate||Ahmed, Mai||Wong, Cassandra J.||Stricker, Sigmar||Li, Yun||Nieman, Brian J.||Gingras, Anne-Claude||Justice, Monica J.||Lefebvre, Julie L.||Maass, Philipp G.</t>
   </si>
   <si>
     <t>2026-01-26T09:08:26Z</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2026-01-25T21:52:34Z</t>
   </si>
   <si>
     <t>Organisms regulate cell size and shape to function efficiently. Aberrant cell morphogenesis is commonly associated with disease, yet gene-regulatory mechanisms remain unknown. CISTR-ACT was the first lncRNA involved in inter- chromosomal proximities and Mendelian disease, and it is associated with mean corpuscular volume (red blood cell size). Here, functional dissection of CISTR-ACT ’s DNA- and RNA-encoded mechanisms by in vitro and in vivo perturbations reveals that CISTR-ACT regulates cell size across cell types and species. CISTR-ACT ’s locus is embedded in a stable inter- chromosomal environment which contains cell size genes that are regulated by CISTR-ACT in trans. CISTR-ACT ’s RNA also has function and directly interacts with transcription factor FOSL2 to guide its regulation of cell morphogenesis and cell-cell adhesion genes. In the absence of CISTR-ACT , the FOSL2-chromatin binding is perturbed. Our study exemplifies how a functionally conserved lncRNA regulates cell size with multiple modes of action and ultimately contributes to clinically relevant phenotypes.</t>
   </si>
   <si>
     <t>19 Seiten</t>
   </si>
   <si>
-    <t>https://refubium.fu-berlin.de/handle/fub188/51265</t>
+    <t>https://refubium.fu-berlin.de/handle/fub188/51265||http://dx.doi.org/10.17169/refubium-50992</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>Open Access This article is licensed under a Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International License, which permits any non-commercial use, sharing, distribution and reproduction in any medium or format, as long as you give appropriate credit to the original author(s) and the source, provide a link to the Creative Commons licence, and indicate if you modified the licensed material. You do not have permission under this licence to share adapted material derived from this article or parts of it. The images or other third party material in this article are included in the article’s Creative Commons licence, unless indicated otherwise in a credit line to the material. If material is not included in the article’s Creative Commons licence and your intended use is not permitted by statutory regulation or exceeds the permitted use, you will need to obtain permission directly from the copyright holder. To view a copy of this licence, visit http://creativecommons.org/licenses/by-nc-nd/4.0/.</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by-nc-nd/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::570 Biowissenschaften; Biologie::570 Biowissenschaften; Biologie</t>
   </si>
   <si>
     <t>Gene regulation||Intermediate filaments||Transcriptional regulatory elements</t>
   </si>
   <si>
     <t>LncRNA CISTR-ACT regulates cell size in human and mouse by guiding FOSL2</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>