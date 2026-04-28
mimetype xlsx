--- v0 (2026-01-26)
+++ v1 (2026-04-28)
@@ -116,51 +116,51 @@
   <si>
     <t>fd012854-725d-44dc-a1ca-4a014a3a75b8</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Jacob, Thomas||Mohapatra, Siddhant||A, Rajalingam||Mathew, Sam||Sinha Mahapatra, Pallab</t>
   </si>
   <si>
     <t>2026-01-26T09:03:18Z</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2026-01-25T22:05:06Z</t>
   </si>
   <si>
     <t>The controlled activity of active entities interacting with a passive environment can generate emergent system-level phenomena, positioning such systems as promising platforms for potential downstream applications in targeted drug delivery, adaptive and reconfigurable materials, microfluidic transport, and related fields. The present work aims to realise an optimal mixing of two segregated species of passive particles by introducing a small fraction of active particles ( by composition) with adaptive and intelligent behaviour, directed by a trained Artificial Neural Network-based agent. While conventional run-and-tumble particles can induce mixing in the system, the smart active particles demonstrate enhanced performance, achieving faster and more efficient mixing. Interestingly, an optimal mixing strategy doesn’t involve a uniform dispersion of active particles in the domain, but rather limiting their motion to an eccentrically placed zone of activity, inducing a global rotational motion of the passive particles about the system centre. A transition in the directionality of the passive particles’ motion is observed along the radius towards the centre, likening the active particles’ motion to an ellipse-shaped void with a defined surface speed. Situated at the intersection of active matter and machine learning, this work highlights the potential of integrating adaptive learning frameworks into traditional models of active matter.</t>
   </si>
   <si>
     <t>15 Seiten</t>
   </si>
   <si>
-    <t>https://refubium.fu-berlin.de/handle/fub188/51264</t>
+    <t>https://refubium.fu-berlin.de/handle/fub188/51264||http://dx.doi.org/10.17169/refubium-50991</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>Open Access This article is licensed under a Creative Commons Attribution 4.0 International License, which permits use, sharing, adaptation, distribution and reproduction in any medium or format, as long as you give appropriate credit to the original author(s) and the source, provide a link to the Creative Commons licence, and indicate if changes were made. The images or other third party material in this article are included in the article’s Creative Commons licence, unless indicated otherwise in a credit line to the material. If material is not included in the article’s Creative Commons licence and your intended use is not permitted by statutory regulation or exceeds the permitted use, you will need to obtain permission directly from the copyright holder. To view a copy of this licence, visit http://creativecommons.org/licenses/by/4.0/.</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik::530 Physik</t>
   </si>
   <si>
     <t>Mixing||Active matter||Reinforcement learning</t>
   </si>
   <si>
     <t>Mixing of a binary passive particle system using smart active particles</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>