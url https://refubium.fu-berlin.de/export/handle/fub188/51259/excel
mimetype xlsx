--- v0 (2026-01-26)
+++ v1 (2026-04-28)
@@ -122,51 +122,51 @@
   <si>
     <t>247dceb1-95ea-45aa-a3df-7cf9ba53fc1b</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Shokri, Nima||Robinson, David A.||Afshar, Mehdi||Alewell, Christine||Aminzadeh, Milad||Arthur, Emmanuel||Broothaerts, Nils||Campbell, Grant A.||Eklund, Lina||Gupta, Surya||Harper, Richard||Hassani, Amirhossein||Hohenegger, Cathy||Keller, Thomas||Kiener, Maximilian||Lebron, Inma||Madani, Kaveh||Marwala, Tshilidzi||Matthews, Francis||Moldrup, Per||Nemes, Attila||Panagos, Panos||Prăvălie, Remus||Rillig, Matthias C.||Saggau, Philipp||Shokri‐Kuehni, Salome M. S.||Smith, Pete||Thomas, Amy||Wollesen de Jonge, Lis||Or, Dani</t>
   </si>
   <si>
     <t>2026-01-26T08:19:01Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2026-01-26T03:34:32Z</t>
   </si>
   <si>
     <t>The increasing threat of soil degradation presents significant challenges to soil health, especially within agroecosystems that are vital for food security, climate regulation, and economic stability. This growing concern arises from intricate interactions between land use practices and climatic conditions, which, if not addressed, could jeopardize sustainable development and environmental resilience. This review offers a comprehensive examination of soil degradation, including its definitions, global prevalence, underlying mechanisms, and methods of measurement. It underscores the connections between soil degradation and land use, with a focus on socio‐economic consequences. Current assessment methods frequently depend on insufficient data, concentrate on singular factors, and utilize arbitrary thresholds, potentially resulting in misclassification and misguided decisions. We analyze these shortcomings and investigate emerging methodologies that provide scalable and objective evaluations, offering a more accurate representation of soil vulnerability. Additionally, the review assesses both physical and biological indicators, as well as the potential of technologies such as remote sensing, artificial intelligence, and big data analytics for enhanced monitoring and forecasting. Key factors driving soil degradation, including unsustainable agricultural practices, deforestation, industrial activities, and extreme climate events, are thoroughly examined. The review emphasizes the importance of healthy soils in achieving the United Nations Sustainable Development Goals, particularly concerning food and water security, ecosystem health, poverty alleviation, and climate action. It suggests future research directions that prioritize standardized metrics, interdisciplinary collaboration, and predictive modeling to facilitate more integrated and effective management of soil degradation in the context of global environmental changes.</t>
   </si>
   <si>
     <t>103 Seiten</t>
   </si>
   <si>
-    <t>https://refubium.fu-berlin.de/handle/fub188/51259</t>
+    <t>https://refubium.fu-berlin.de/handle/fub188/51259||http://dx.doi.org/10.17169/refubium-50986</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>This is an open access article under the terms of the Creative Commons Attribution License, which permits use, distribution and reproduction in any medium, provided the original work is properly cited.||</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::570 Biowissenschaften; Biologie::570 Biowissenschaften; Biologie</t>
   </si>
   <si>
     <t>soil degradation||soil health||soil science</t>
   </si>
   <si>
     <t>Rethinking Global Soil Degradation: Drivers, Impacts, and Solutions</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>