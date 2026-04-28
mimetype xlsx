--- v0 (2026-01-26)
+++ v1 (2026-04-28)
@@ -140,51 +140,51 @@
   <si>
     <t>Amtsblatt</t>
   </si>
   <si>
     <t>Mitteilungen: Amtsblatt der Freien Universität Berlin 4/2026</t>
   </si>
   <si>
     <t>Teil eines Periodikums</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>metadata only access</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2943-0356</t>
   </si>
   <si>
-    <t>2133887</t>
+    <t>2133887-5</t>
   </si>
   <si>
     <t>Präsidium</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>4/2026</t>
   </si>
   <si>
     <t>Mitteilungen / FU Berlin : Amtsblatt der Freien Universität Berlin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>