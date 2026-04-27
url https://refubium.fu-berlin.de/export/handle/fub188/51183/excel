--- v0 (2026-01-24)
+++ v1 (2026-04-27)
@@ -80,51 +80,51 @@
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.dnb</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>5fa8a239-1836-40ae-96ff-4fc81f848124</t>
   </si>
   <si>
     <t>fub188/17</t>
   </si>
   <si>
-    <t>Ruysch, Heinrich</t>
+    <t>Maresius, Samuel</t>
   </si>
   <si>
     <t>2026-01-20T06:37:11Z</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2026-01-19T13:52:47Z</t>
   </si>
   <si>
     <t>Digitalisat der Ausgabe von 1644, erschienen 2026</t>
   </si>
   <si>
     <t>8 ungezählte Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/51183||http://dx.doi.org/10.17169/refubium-50910</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-51183-0</t>
   </si>