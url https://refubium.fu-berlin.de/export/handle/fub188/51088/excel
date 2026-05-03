--- v0 (2026-01-19)
+++ v1 (2026-05-03)
@@ -154,51 +154,51 @@
   <si>
     <t>395 Seiten</t>
   </si>
   <si>
     <t>978-628-97097-7-3</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/51088||http://dx.doi.org/10.17169/refubium-50815</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-51088-7</t>
   </si>
   <si>
     <t>spa</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>900 Geschichte und Geografie::980 Geschichte Südamerikas::980 Geschichte Südamerikas</t>
   </si>
   <si>
     <t>Latin American television||Historical memory||Historical fiction||Recent history Chile and Colombia</t>
   </si>
   <si>
-    <t>Televisión latinoamericana;  ;  ;||Memoria histórica||Ficción histórica||Historia reciente  Chile y Colombia</t>
+    <t>Televisión latinoamericana||Memoria histórica||Ficción histórica||Historia reciente  Chile y Colombia</t>
   </si>
   <si>
     <t>Televisión con memoria</t>
   </si>
   <si>
     <t>Entrevistas a creadores de ficción histórica en Chile y Colombia</t>
   </si>
   <si>
     <t>Fernsehen mit Erinnerung. Interviews mit Schöpferinnen und Schöpfern historischer Fiktion in Chile und Kolumbien</t>
   </si>
   <si>
     <t>Television with Memory. Interviews with Creators of Historical Fiction in Chile and Colombia</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Friedrich–Ebert–Stiftung FES</t>
   </si>