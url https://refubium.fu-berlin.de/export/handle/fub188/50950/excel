--- v0 (2026-01-09)
+++ v1 (2026-04-28)
@@ -173,51 +173,51 @@
   <si>
     <t>Geschichte||Globalgeschichte||Umweltgeschichte</t>
   </si>
   <si>
     <t>Environment, Technology, and Development</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>10.1515/9783111611358</t>
   </si>
   <si>
     <t>De Gruyter</t>
   </si>
   <si>
     <t>Berlin/Boston</t>
   </si>
   <si>
-    <t>https://www.degruyterbrill.com/document/doi/10.1515/9783111611358/html#bibliographicData</t>
+    <t>https://www.degruyterbrill.com/document/doi/10.1515/9783111611358/html</t>
   </si>
   <si>
     <t>2702-1327</t>
   </si>
   <si>
     <t>Geschichts- und Kulturwissenschaften</t>
   </si>
   <si>
     <t>Open Access Monographie</t>
   </si>
   <si>
     <t>Die Publikation wurde ermöglicht durch eine Ko-Finanzierung für Open-Access-Bücher der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>yes</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Yearbook for the History of Global Development</t>
   </si>
 </sst>
 </file>
 