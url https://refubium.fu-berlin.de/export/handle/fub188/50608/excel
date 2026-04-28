--- v0 (2025-12-04)
+++ v1 (2026-04-28)
@@ -164,51 +164,51 @@
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/50608||http://dx.doi.org/10.17169/refubium-50335</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>100 Philosophie und Psychologie::150 Psychologie::150 Psychologie</t>
   </si>
   <si>
     <t>Predictive coding algorithms||brain-like responses||artificial neural networks</t>
   </si>
   <si>
     <t>Predictive Coding algorithms induce brain-like responses in Artificial Neural Networks</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
-    <t>PCSY-D-25-00006</t>
+    <t>e0000076</t>
   </si>
   <si>
     <t>10.1371/journal.pcsy.0000076</t>
   </si>
   <si>
     <t>PLOS Complex Systems</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pcsy.0000076</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2837-8830</t>
   </si>