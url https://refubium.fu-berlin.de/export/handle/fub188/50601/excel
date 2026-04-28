--- v0 (2025-12-04)
+++ v1 (2026-04-28)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="63">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
+    <t>dc.contributor.author[]</t>
+  </si>
+  <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.date.updated</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights</t>
@@ -108,50 +111,53 @@
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>5d9044d3-3888-421c-bbd4-c7bf5fb28f52</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Österlund, Nicklas||Jordan, Jacob S.||Renzi, Eleonora||Szekeres, Gergo Peter</t>
+  </si>
+  <si>
+    <t>Pagel, Kevin</t>
   </si>
   <si>
     <t>2025-12-04T06:49:30Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2025-12-03T14:23:13Z</t>
   </si>
   <si>
     <t>Protein folding stability can be probed using urea, a chaotropic agent that disrupts non-covalent interactions at molar concentrations. The denaturation process is typically monitored via optical spectroscopy, which provides ensemble-averaged measurements and may struggle to resolve folding intermediates. In contrast, electrospray ionization mass spectrometry (ESI-MS) captures a non-averaged snapshot of all populated assembly and folding states within a protein conformational ensemble. However, high urea concentrations have traditionally been considered incompatible with ESI. Here, we leverage recent advancements in nano ESI emitter design, utilizing well-defined small-diameter emitters which enables protein charge states to be resolved from solutions containing up to 8 M urea. This approach allows us to directly detect the disruption of native tertiary and quaternary structures and to monitor stability changes in response to solution pH and ligand binding. We demonstrate this using single-domain proteins that follow simple two-state unfolding pathways, as well as more complex multidomain proteins and multimeric protein complexes. Our results show strong agreement with conventional urea–denaturation curves obtained via optical spectroscopy, while also providing enhanced resolution of intermediate folding and assembly states that are challenging to capture using traditional methods.</t>
   </si>
   <si>
     <t>10 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/50601||http://dx.doi.org/10.17169/refubium-50328</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t/>
   </si>
@@ -236,51 +242,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AF2"/>
+  <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -336,138 +342,144 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE2" t="s">
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>