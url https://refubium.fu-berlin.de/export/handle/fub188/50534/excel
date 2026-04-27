--- v0 (2025-12-10)
+++ v1 (2026-04-27)
@@ -137,51 +137,51 @@
   <si>
     <t>xxiv, 196 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/50534||http://dx.doi.org/10.17169/refubium-50261</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-50534-3</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>000 Informatik, Informationswissenschaft, allgemeine Werke::000 Informatik, Wissen, Systeme::004 Datenverarbeitung; Informatik</t>
   </si>
   <si>
     <t>video coding||transform coding||image coding||neural networks||machine learning||versatile video coding</t>
   </si>
   <si>
     <t>Non-linear Data-driven Transforms for Visual Data Compression</t>
   </si>
   <si>
-    <t>Nichtlineare Datengetriebene Transformationen zur Kompression Visueller Daten</t>
+    <t>Nichtlineare datengetriebene Transformationen zur Kompression visueller Daten</t>
   </si>
   <si>
     <t>Dissertation</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Text</t>
   </si>
   <si>
     <t>Mathematik und Informatik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>