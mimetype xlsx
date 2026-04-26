--- v0 (2026-01-26)
+++ v1 (2026-04-26)
@@ -68,51 +68,51 @@
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.identifier.urn</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.title.subtitle</t>
   </si>
   <si>
-    <t>dc.title.translated[]</t>
+    <t>dc.title.translated</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.dnb</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.format</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>9f2c9197-ff97-4729-9f83-ca42d0682fb5</t>
   </si>
   <si>
     <t>fub188/14</t>
   </si>
   <si>
     <t>Schanbacher, Franziska</t>
   </si>
@@ -145,51 +145,51 @@
 spectrometry, enhanced by advanced computational tools, accelerates and streamlines
 the discovery and characterization of novel halogenated cyanobacterial specialized
 metabolites by efficiently mining complex datasets. The first study focuses on new
 analogues of the anhydro congener of the known herbicide cyanobacterin, all isolated
 from Tolypothrix sp. PCC 9009. Using a mass spectrometry-based chemical-guided
 screening, 15 new cyanobacterin analogues were isolated and characterized. Based on
 the known furanolide core assembly and the findings of this study, a biosynthetic
 pathway is proposed that may explain the tailoring enzyme reactions leading to
 cyanobacterin formation, with the newly discovered structures incorporated into
 the pathway. The second study investigates the pentabrominated biindole alkaloid
 aetokthonotoxin from Aetokthonos hydrillicola causing Vacuolar Myelinopathy. Based
 on analyses of environmental samples and supplementation studies, brominated,
 iodinated, and mixed halogenated aetokthonotoxin congeners and biosynthetic
 intermediates were discovered, highlighting the remarkable substrate flexibility
 of the involved halogenases and expanding the previously known biosynthetic
 pathway. Moreover, cytotoxicity assays of the isolated congeners showed that they
 differ markedly in their cytotoxicity. The third study, a mode-of-action investigation,
 reveals that the primary targets of aetokthonotoxin intoxication are mitochondria,
 where it functions as a weakly acidic uncoupler of mitochondrial respiration via
 its protonophore activity. The thesis demonstrates the diversity of cyanobacterial
 halogenated specialized metabolites, the indisputable advantages of the mass
 spectrometry-based tools mentioned, and has developed adaptable workflows to
 efficiently mine for these compounds.</t>
   </si>
   <si>
-    <t>civ, 133 Seiten</t>
+    <t>civ, 132 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/50485||http://dx.doi.org/10.17169/refubium-50212</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-50485-6</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::540 Chemie::543 Analytische Chemie</t>
   </si>
   <si>
     <t>Cyanobacteria||Specialized Metabolites||Halogenated Specialized Metabolites||Aetokthonotoxin||High-Performance Liquid Chromatography – High-Resolution Mass Spectrometry||Natural Products Research||MassQL||GNPS</t>
   </si>
   <si>
     <t>Characterization and Isolation of Specialized Metabolites from Cyanobacteria</t>
   </si>
   <si>
     <t>An HRMS-Based Approach for Rapid Identification of Halogenated Compounds, Demonstrated by Specialized Metabolites from Aetokthonos hydrillicola and Tolypothrix sp. PCC 9009</t>
   </si>