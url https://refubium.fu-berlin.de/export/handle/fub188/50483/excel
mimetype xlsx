--- v0 (2026-01-22)
+++ v1 (2026-04-29)
@@ -77,51 +77,51 @@
   <si>
     <t>dc.identifier.urn</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[de]</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.title.subtitle</t>
   </si>
   <si>
-    <t>dc.title.translated[]</t>
+    <t>dc.title.translated</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.dnb</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.accessRights.proquest</t>
   </si>
   <si>
     <t>dcterms.format</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>5cb5c797-e2d2-45fd-b966-5ee3a9b9981a</t>
   </si>
@@ -168,51 +168,51 @@
   <si>
     <t>212 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/50483||http://dx.doi.org/10.17169/refubium-50210</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-50483-3</t>
   </si>
   <si>
     <t>ger||eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by-nc-nd/4.0/</t>
   </si>
   <si>
     <t>100 Philosophie und Psychologie::150 Psychologie::155 Differentielle Psychologie, Entwicklungspsychologie</t>
   </si>
   <si>
     <t>Schwere zielgerichtete Schulgewalt||Bedrohungsmanagement||Warnverhalten||Subjektives Sicherheitsgefühl</t>
   </si>
   <si>
     <t>Severe targeted school violence||School shooting||Threat assessment||Warning behaviors</t>
   </si>
   <si>
-    <t>Schwere zielgerichtete Schulgewalt.</t>
+    <t>Schwere zielgerichtete Schulgewalt</t>
   </si>
   <si>
     <t>Identifikation und längsschnittliche Beobachtung krisenhafter Entwicklungen bei Schülerinnen und Schülern</t>
   </si>
   <si>
     <t>Severe targeted school violence. Identification and retrospective longitudinal analysis of  students’ pathways to intended violence</t>
   </si>
   <si>
     <t>Dissertation</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>accept</t>
   </si>
   <si>
     <t>Text</t>
   </si>
   <si>
     <t>Erziehungswissenschaft und Psychologie</t>
   </si>