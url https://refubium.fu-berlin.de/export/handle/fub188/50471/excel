--- v0 (2025-12-31)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.dnb</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.accessRights.proquest</t>
   </si>
   <si>
     <t>dcterms.format</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>eb42b45f-75e4-49f6-8a82-1da57d4e0024</t>
   </si>
   <si>
     <t>fub188/14</t>
   </si>
   <si>
-    <t>Fiedler, Alexander, Ferdinand</t>
+    <t>Fiedler, Alexander Ferdinand</t>
   </si>
   <si>
     <t>Niesner, Raluca</t>
   </si>
   <si>
     <t>Schulz, Tim||Kaufer, Benedikt</t>
   </si>
   <si>
     <t>male</t>
   </si>
   <si>
     <t>2025-11-06</t>
   </si>
   <si>
     <t>2025-12-18T10:12:39Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Deciphering the intricate cellular interactions within the bone marrow (BM) is crucial for
 understanding a wide range of multifactorial diseases in immunology, regenerative medicine,
 and BM biology. The intricate BM microenvironment, characterized by dynamic cell
 trafficking, production of immune cells and self-organized remodeling, constantly shapes
 osteoimmunological cell functions and their metabolic adaptations. This specific