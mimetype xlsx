--- v0 (2025-11-25)
+++ v1 (2026-04-27)
@@ -74,57 +74,57 @@
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[de]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.title.subtitle</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.dnb</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
+    <t>dcterms.bibliographicCitation.doi</t>
+  </si>
+  <si>
     <t>dcterms.bibliographicCitation.originalpublishername</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.originalpublisherplace</t>
-  </si>
-[...1 lines deleted...]
-    <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.series.name</t>
   </si>
   <si>
     <t>f649348f-0a32-4a94-b848-8804cf98233d</t>
   </si>
@@ -169,57 +169,57 @@
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>800 Literatur::830 Deutsche und verwandte Literaturen::830 Literaturen germanischer Sprachen; Deutsche Literatur</t>
   </si>
   <si>
     <t>Affekt||Emotion||Klassengesellschaft||Erzähltheorie||Gegenwartsliteratur</t>
   </si>
   <si>
     <t>Klassen. Gefühle. Erzählen</t>
   </si>
   <si>
     <t>Affektordnungen des Sozialen in der Gegenwartsliteratur</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
+    <t>10.1515/9783111625188</t>
+  </si>
+  <si>
     <t>de Gruyter</t>
   </si>
   <si>
     <t>Berlin/Boston</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.degruyterbrill.com/document/doi/10.1515/9783111625188/html</t>
   </si>
   <si>
     <t>2567-1219</t>
   </si>
   <si>
     <t>Philosophie und Geisteswissenschaften</t>
   </si>
   <si>
     <t>Institut für Deutsche und Niederländische Philologie:::85725829-673f-4183-8d14-827841ae57b5:::600</t>
   </si>
   <si>
     <t>Open Access Monographie</t>
   </si>
   <si>
     <t>"Die Publikation wurde ermöglicht durch eine Ko-Finanzierung für Open-Access-Bücher der Freien Universität Berlin."</t>
   </si>
   <si>
     <t>yes</t>
   </si>
   <si>
     <t>Gegenwartsliteratur – Autoren und Debatten</t>
   </si>
 </sst>
 </file>
 