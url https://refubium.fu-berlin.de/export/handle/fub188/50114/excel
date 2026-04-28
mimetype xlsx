--- v0 (2025-11-05)
+++ v1 (2026-04-28)
@@ -6,100 +6,97 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
-    <t>dcterms.accessRights.openaire</t>
-[...1 lines deleted...]
-  <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
@@ -132,53 +129,50 @@
     <t>Temperate semi-natural grassland plant communities are expected to shift under global change, mainly due to land use and climate change. However, the interaction of different drivers on diversity and the influence of diversity on the provision of ecosystem services are not fully understood. To synthesize the knowledge of grassland dynamics and to be able to predict community shifts under different land-use and climate change scenarios, we developed the GrasslandTraitSim.jl model. In contrast to previously published grassland models, we link morphological plant traits to species-specific processes via transfer functions, thus avoiding a large number of species-specific parameters that are difficult to measure and calibrate. This allows any number of species to be simulated based on a list of commonly measured traits: specific leaf area, maximum height, leaf nitrogen per leaf mass, leaf biomass per plant biomass, above-ground biomass per plant biomass, root surface area per below-ground biomass, and arbuscular mycorrhizal colonization rate. For each species, the dynamics of the above- and below-ground biomass and its height are simulated with a daily time step. While the soil water content is simulated dynamically, the nutrient dynamics are kept simple, assuming that the nutrient availability depends on total soil nitrogen, yearly fertilization with nitrogen and the total plant biomass. We present a model description – which is complemented by online documentation with tutorials, flow charts, and interactive graphics – and calibrate and validate the model with two different datasets. We show that the model replicates the seasonal dynamics of productivity for experimental sites of the grass species Lolium perenne across Europe satisfactorily well. Furthermore, we demonstrate that the model can be used to simulate the productivity and functional composition of grassland sites with different numbers of mowing events and grazing intensity in three regions in Germany. Therefore, the GrasslandTraitSim.jl model is presented as a useful tool for predicting the plant biomass production and plant functional composition of temperate grasslands in response to management under climate change.</t>
   </si>
   <si>
     <t>52 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/50114||http://dx.doi.org/10.17169/refubium-49839</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::570 Biowissenschaften; Biologie::570 Biowissenschaften; Biologie</t>
   </si>
   <si>
     <t>plant community dynamics||managed grasslands||trait-based model</t>
   </si>
   <si>
     <t>A trait-based model to describe plant community dynamics in managed grasslands (GrasslandTraitSim.jl v1.0.0)</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
-  </si>
-[...1 lines deleted...]
-    <t>open access</t>
   </si>
   <si>
     <t>10.5194/gmd-18-7077-2025</t>
   </si>
   <si>
     <t>Geoscientific Model Development</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>https://doi.org/10.5194/gmd-18-7077-2025</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1991-9603</t>
   </si>
@@ -218,51 +212,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AB2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -306,132 +300,126 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>29</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>30</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2" t="s">
         <v>31</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>32</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>33</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>34</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>35</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>36</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>37</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>38</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>39</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>43</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>44</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>45</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>46</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>47</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>48</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>50</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>51</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>