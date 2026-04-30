--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -83,51 +83,51 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>23e77f59-8998-4c46-b872-58ac091a0ceb</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Jaffe, Jenny E.</t>
   </si>
   <si>
     <t>2025-11-03T07:20:32Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Background
 Reproduction in captive chimpanzees (Pan troglodytes) can be controlled by the insertion of intrauterine devices (IUDs) for females who do not reliably take oral contraceptives. Previous literature describes the use of improvised devices made from syringe cases as a speculum to accommodate the depth of the vaginal vault.
 Methods
 Copper IUDs (model T380A) were inserted in two sanctuary-housed chimpanzees. A disposable human small-sized vaginal speculum (Welch Allyn KleenSpec) with an illumination system provided a good view of the cervix. A 3/4 mm dilator and a uterine sound aided insertion.
 Results