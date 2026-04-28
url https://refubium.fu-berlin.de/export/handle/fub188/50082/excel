--- v0 (2025-11-05)
+++ v1 (2026-04-28)
@@ -77,51 +77,51 @@
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.articlenumber</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
-    <t>refubium.note.author[en]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>0463d60f-3166-4f3c-9751-90ef2d0d81ae</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Höfling, Felix||Straube, Arthur V.</t>
   </si>
   <si>
     <t>2025-10-30T11:03:16Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>The translational motion of anisotropic or self-propelled colloidal particles is closely linked with the particle’s orientation and its rotational Brownian motion. In the overdamped limit, the stochastic evolution of the orientation vector follows a diffusion process on the unit sphere and is characterized by an orientation-dependent (“multiplicative”) noise. As a consequence, the corresponding Langevin equation attains different forms depending on whether Itō’s or Stratonovich’s stochastic calculus is used. We clarify that both forms are equivalent and derive them in a top-down approach from a geometric construction of Brownian motion on the unit sphere, based on infinitesimal random rotations. Our approach suggests further a geometric integration scheme for rotational Brownian motion, which preserves the normalization constraint of the orientation vector exactly. We show that a simple implementation of the scheme, using Gaussian random rotations, converges weakly at order 1 of the integration time step, and we outline an advanced variant of the scheme that is weakly exact for an arbitrarily large time step. Due to a favorable prefactor of the discretization error, already the Gaussian scheme allows for integration time steps that are one order of magnitude larger compared to a commonly used algorithm for rotational Brownian dynamics simulations based on projection on the constraining manifold. For torques originating from constant external fields, we prove by virtue of the Fokker-Planck equation that the constructed diffusion process satisfies detailed balance and converges to the correct equilibrium distribution. The analysis is restricted to time-homogeneous rotational Brownian motion (i.e., a single rotational diffusion constant), which is relevant for axisymmetric particles and also chemically anisotropic spheres, such as self-propelled Janus particles.</t>
   </si>
   <si>
     <t>16 Seiten</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>043034</t>
   </si>
   <si>
     <t>10.1103/wzdn-29p4</t>
   </si>
   <si>
     <t>Physical Review Research</t>
   </si>
   <si>
     <t>https://doi.org/10.1103/wzdn-29p4</t>
   </si>
   <si>
     <t>7 (2025)</t>
   </si>
   <si>
     <t>2643-1564</t>
   </si>
   <si>
     <t>Mathematik und Informatik</t>
   </si>
   <si>
-    <t>Supported by Open Access funds of Freie Universität Berlin.</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>