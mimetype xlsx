--- v0 (2025-10-29)
+++ v1 (2026-04-28)
@@ -47,56 +47,56 @@
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[de]</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.identifier.urn</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
-    <t>dc.subject</t>
-[...1 lines deleted...]
-  <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
+    <t>dc.subject[de]</t>
+  </si>
+  <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.title.subtitle</t>
   </si>
   <si>
     <t>dc.title.translated[en]</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.dnb</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.originalpublishername</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.originalpublisherplace</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
@@ -137,54 +137,54 @@
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Dieses Working Paper analysiert zwei Protest-veranstaltungen, die am 27. September 2025 in Berlin unter den Titel „All Eyes on Gaza – stoppt den Genozid“ und „Zusammen für Gaza“ statt-fanden und mehrere zehntausend Menschen auf die Straße brachten. Beide Proteste sind Teil einer länger anhaltenden, transnationalen Mo-bilisierungswelle, die auf die systematische Zer-störung von und humanitäre Katastrophe in Gaza Bezug nimmt, die von zahlreichen Ex-pert*innen als Genozid eingeordnet wird, sowie auf die Einschränkung von Palästina-Solidarität in Deutschland reagiert. Kern des Papiers ist eine systematische Aufschlüsselung der Ergeb-nisse einer standardisierten Befragung von Teil-nehmenden der Demonstrationen. Untersucht werden das soziodemografische Profil der Pro-testierenden, ihre politischen Einstellungen und Protesterfahrungen, ihre Motivlagen sowie ihre Wahrnehmungen des gesellschaftlichen Kon-texts in Deutschland. Die Ergebnisse erlauben, gerade im Vergleich mit Daten aus früheren De-monstrationsbefragungen des ipb zu anderen Themen, neue Einblicke in Dynamiken, Zusam-mensetzung und Motive von Palästina-Solidari-tätsprotesten in Deutschland.</t>
   </si>
   <si>
     <t>This working paper analyzes two protest events that took place in Berlin on September 27, 2025, under the titles “All Eyes on Gaza – Stop the Genocide” and “Together for Gaza,” bringing tens of thousands of people onto the streets. Both protests are part of a prolonged, transna-tional wave of mobilization that refers to the systematic destruction and humanitarian catas-trophe in Gaza, which numerous experts classify as genocide, and responds to the restriction of solidarity with Palestine in Germany. The core of the paper is a systematic breakdown of the results of a standardized survey of participants at the demonstrations. It examines the socio-demographic profile of the protesters, their po-litical attitudes and protest experiences, their motivations, and their perceptions of the social context in Germany. The results provide new in-sights into the dynamics, composition, and mo-tives of Palestine solidarity protests in Germany, especially when compared with data from pre-vious ipb demonstration surveys on other top-ics.</t>
   </si>
   <si>
     <t>39 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/50028||http://dx.doi.org/10.17169/refubium-49753</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-50028-1</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
-    <t>Konfliktforschung, Protest, Umfrage, Nahost, Israel, Palästina, Antisemitismus</t>
-[...1 lines deleted...]
-  <si>
     <t>300  Social sciences::300 Social sciences, Sociology, Anthropology::300 Social sciences</t>
+  </si>
+  <si>
+    <t>Konfliktforschung||Protest||Umfrage||Nahost||Israel||Palästina||Antisemitismus</t>
   </si>
   <si>
     <t>All Eyes on Gaza / Zusammen für Gaza</t>
   </si>
   <si>
     <t>Profil der Solidaritätsproteste am 27. September 2025</t>
   </si>
   <si>
     <t>All Eyes on Gaza / Zusammen für Gaza: Profile of the solidarity protests on September 27, 2025</t>
   </si>
   <si>
     <t>Arbeitspapier</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Institut für Protest- und Bewegungsforschung (ipb)</t>
   </si>
   <si>
     <t>Berlin</t>
   </si>