--- v0 (2025-10-14)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -68,62 +68,74 @@
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.articlenumber</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
+    <t>dcterms.bibliographicCitation.originalpublishername[]</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.originalpublisherplace[]</t>
+  </si>
+  <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
+    <t>refubium.funding[]</t>
+  </si>
+  <si>
+    <t>refubium.note.author[]</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>a1d66bde-5b4a-44f4-9f6f-8c1d23191103</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Trofimov, Pavel||Juergensen, Sabrina||Dewambrechies Fernández, Adrian||Bolotin, Kirill I.||Reich, Stephanie||Seiler, Helene</t>
   </si>
   <si>
     <t>2025-10-09T08:08:32Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Two-dimensional materials provide a rich platform to explore phenomena such as emerging electronic and excitonic states, strong light–matter coupling, and new optoelectronic device concepts. The optical response of monolayers is entangled with the substrate on which they are grown or deposited on, often a two-dimensional material itself. Understanding how the properties of the two-dimensional monolayers can be tuned via the substrate is therefore essential. Here we employ angle-resolved reflectivity and photoluminescence spectroscopy on highly ordered molecular monolayers on hexagonal boron nitride (hBN) to systematically investigate the angle-dependent optical response as a function of the thickness of the hBN flake. We observe that light reflection and emission occur in a strongly directed fashion and that the direction of light reflection and emission is dictated by the hBN flake thickness. Transfer matrix simulations reproduce the experimental data and show that optical interference effects in hBN are at the origin of the angle-dependent optical properties. While our study focuses on molecular monolayers on hBN, our findings are expected to be general and relevant for any 2D material placed on top of a substrate given the ubiquitous presence of optical interferences. Our findings demonstrate the need to carefully choose substrate parameters for a given experimental geometry but also highlight opportunities in applications such as lighting technology, where the direction of light emission can be controlled via substrate thickness.</t>
   </si>
   <si>
     <t>9 Seiten</t>
@@ -143,60 +155,72 @@
   <si>
     <t>Excitons||Semiconductors||Heterostructures</t>
   </si>
   <si>
     <t>Directed light emission from monolayers on 2D materials via optical interferences</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>084703</t>
   </si>
   <si>
     <t>10.1063/5.0279864</t>
   </si>
   <si>
     <t>Journal of Chemical Physics</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
+    <t>American Institute of Physics (AIP)</t>
+  </si>
+  <si>
+    <t>Melville, NY</t>
+  </si>
+  <si>
     <t>https://doi.org/10.1063/5.0279864</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>1089-7690</t>
   </si>
   <si>
     <t>Physik</t>
+  </si>
+  <si>
+    <t>AIP</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -206,51 +230,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AA2"/>
+  <dimension ref="A1:AE2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -291,123 +315,147 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F2" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="I2" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="J2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="K2" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="L2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="M2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="W2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="Y2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="Z2" t="s">
-        <v>50</v>
+        <v>54</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>