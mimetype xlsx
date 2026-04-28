--- v0 (2025-10-14)
+++ v1 (2026-04-28)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>3eccf4f9-51f0-4793-befd-95fc494d72cd</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Rahimi, Mohammad Dawood</t>
   </si>
   <si>
     <t>2025-10-07T11:04:48Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>In the present work of intellect, we introduce a novel approach to selfhood, the Onto-Rhythmic Self, situated within a participatory ontology in which Consciousness and Time function not as substrates but as expressive modalities of Being. Through a comparative critique of Husserl’s transcendental ego and Dennett’s narrative self, we classify four axes of limitation: the Who of subjectivity, the How of temporal articulation, the What of ontological grounding, and the Why of existential necessity. To address such lacunae, we use a multi-layered method combining comparative ontological analysis, phenomenological reflection, and expressive mapping. Such a method discloses the limitations of synthesis (Husserl) and simulation (Dennett) and instead articulate the self as a modulatory field of Being—a dynamic site where rhythm, resonance, and relational articulation converge. The outcome features that the Onto-Rhythmic Self is neither a transcendental subject nor a computational fiction, but an ontological inscription that discloses across neural, cultural, ecological, and quantum strata. Its implications extend across domains: philosophically, it reframes individuation as ontic emergence; clinically, it reorients therapy toward rhythmic re-attunement; and artistically, it reconceives creation as ontological modulation rather than symbolic representation. By restoring depth, relational presence, and semantic coherence to the discourse on selfhood, through the Onto-Rhythmic Self, we add a structurally rigorous and experientially faithful grammar of consciousness, which is a new mode of listening to the rhythm of Being.</t>
   </si>
   <si>
     <t>19 Seiten</t>
   </si>