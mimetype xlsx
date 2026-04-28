--- v0 (2026-01-12)
+++ v1 (2026-04-28)
@@ -125,54 +125,54 @@
   <si>
     <t>urn:nbn:de:kobv:188-refubium-49510-5</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>300 Sozialwissenschaften::300 Sozialwissenschaften, Soziologie::300 Sozialwissenschaften</t>
   </si>
   <si>
     <t>Climate||Research||Climate Scientists||Practice Stakeholders</t>
   </si>
   <si>
     <t>Climate Research and Practice in Dialogue</t>
   </si>
   <si>
     <t>Potentials and Pitfalls of Transdisciplinary Interaction between Climate Scientists and Practice Stakeholders to Reduce the Risks of Extreme Events</t>
   </si>
   <si>
     <t>Arbeitspapier</t>
   </si>
   <si>
-    <t>free</t>
-[...2 lines deleted...]
-    <t>open access</t>
+    <t>blocked</t>
+  </si>
+  <si>
+    <t>restricted access</t>
   </si>
   <si>
     <t>https://www.geo.fu-berlin.de/geog/fachrichtungen/anthrogeog/katastrophenforschung/publikationen-vortraege/working-paper-konzepte/index.html</t>
   </si>
   <si>
     <t>Geowissenschaften</t>
   </si>
   <si>
     <t>Institut für Sozial- und Kulturanthropologie / Arbeitsstelle Katastrophenforschungsstelle (KFS):::6a8d7040-df37-4747-8504-1aa76cdc5d12:::600</t>
   </si>
   <si>
     <t>yes</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>KFS Working Paper</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>