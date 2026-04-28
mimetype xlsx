--- v0 (2025-10-03)
+++ v1 (2026-04-28)
@@ -119,51 +119,51 @@
   <si>
     <t>Digitalisat der Ausgabe von 1917, erschienen 2025</t>
   </si>
   <si>
     <t>89 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/49392||http://dx.doi.org/10.17169/refubium-49114</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-49392-7</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>https://creativecommons.org/public-domain/cc0/</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::630 Landwirtschaft und verwandte Bereiche</t>
   </si>
   <si>
     <t>Pferd||Bronchopneumonie||Belgien</t>
   </si>
   <si>
-    <t>Über eine unter den Militärpferden im Besatzungsgebiet Belgiens aufgetretene infektiöe Bronchopneumonie (1915/16)</t>
+    <t>Über eine unter den Militärpferden im Besatzungsgebiet Belgiens aufgetretene infektiöse Bronchopneumonie (1915/16)</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Universitätsbibliothek (UB)</t>
   </si>
   <si>
     <t>yes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>