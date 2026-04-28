--- v0 (2026-01-14)
+++ v1 (2026-04-28)
@@ -149,51 +149,51 @@
   <si>
     <t>978-3-86485-351-7</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/48978||http://dx.doi.org/10.17169/refubium-48701</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-48978-7</t>
   </si>
   <si>
     <t>ger||por</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>800 Literatur::860 Spanische, portugiesische Literaturen::869 Portugiesische Literatur</t>
   </si>
   <si>
     <t>Brasilianische Literatur</t>
   </si>
   <si>
     <t>Cinco vozes da literatura brasileira contemporânea</t>
   </si>
   <si>
-    <t>Fünf Stimmen der zeitgenössischen brasilianischen Literatur</t>
+    <t>Fünf Stimmen der zeitgenössischen brasilianischen Literatur</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>free</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Textem Verlag</t>
   </si>
   <si>
     <t>Hamburg</t>
   </si>
   <si>
     <t>https://www.temporal-communities.de/constellations/publications/index.html</t>
   </si>
   <si>
     <t>2944-5914</t>
   </si>
   <si>
     <t>Philosophie und Geisteswissenschaften</t>
   </si>