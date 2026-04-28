--- v0 (2025-12-09)
+++ v1 (2026-04-28)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.originalpublishername</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>543977ce-753f-49c3-9a05-d37a02e39e16</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Eichner, Susanne||Mikos, Lothar</t>
   </si>
   <si>
     <t>2025-08-22T11:29:57Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>This thematic issue updates John T. Caldwell’s concept of televisuality in response to digitalization, globalization, and streaming platforms like Netflix. It explores how traditional television, social media, and streaming intersect, reshaping audience practices, aesthetics, and cultural discourses. Key topics include binge-watching, meme culture, and the impact of datafication and global content. Case studies from Chile, Costa Rica, Germany, the Netherlands, Romania, and the US illustrate the evolving media landscape.</t>
   </si>