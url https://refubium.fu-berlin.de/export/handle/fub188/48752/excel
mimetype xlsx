--- v0 (2025-11-08)
+++ v1 (2026-04-27)
@@ -6,89 +6,92 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="73">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.contributor.firstReferee</t>
   </si>
   <si>
     <t>dc.contributor.furtherReferee</t>
   </si>
   <si>
     <t>dc.contributor.gender</t>
   </si>
   <si>
     <t>dc.date.accepted</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[de]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.eisbn</t>
+  </si>
+  <si>
+    <t>dc.identifier.isbn</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.identifier.urn</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[de]</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
@@ -151,50 +154,53 @@
   </si>
   <si>
     <t>Albrecht-Birkner, Veronika</t>
   </si>
   <si>
     <t>male</t>
   </si>
   <si>
     <t>2023-11-09</t>
   </si>
   <si>
     <t>2025-08-22T08:13:23Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Heute weitgehend in Vergessenheit geraten, war Johann Wilhelm Überfeld um 1700 ein Mann, der polarisierte: Der gelernte Kaufmann inszenierte sich als religiöser Virtuose mit unmittelbarem Zugang zu göttlicher Weisheit. Vom niederländischen Leiden aus schickte er unzählige Unterweisungsschreiben an Bewunderer und Interessierte quer durch das protestantische Mitteleuropa. Theologische Widersacher erkannten in ihm das Oberhaupt einer gefährlichen außerkirchlichen Gruppierung – der Gemeinschaft der Engelsbrüder.
 Lennart Gard befasst sich in seiner Studie erstmals eingehend mit Überfeld und den Menschen, die sich mit ihm austauschten und auseinandersetzten. Auf Basis umfassender Quellenbestände geht er exemplarisch der Frage nach, wie religiöses Miteinander jenseits kirchlicher Strukturen in der Frühen Neuzeit funktionierte und gedeutet wurde. Die Untersuchung beschäftigt sich dazu mit Vorstellungen, Sozialbeziehungen, Lebenswelten und Erinnerungskulturen religiöser Menschen des 17. und 18. Jahrhunderts. Zugleich wird verdeutlicht, wie in jener Zeit polemische Gemeinschaftsbilder mit Auswirkungen bis in die Gegenwart entstanden. Als Kultur- und Sozialgeschichte religiöser Kommunikation vermittelt die Studie neue Perspektiven auf die Vielfalt des frühneuzeitlichen Protestantismus und deren historische und historiographische Wahrnehmung.</t>
   </si>
   <si>
     <t>391 Seiten</t>
   </si>
   <si>
     <t>978-3-447-39709-4</t>
+  </si>
+  <si>
+    <t>978-3-447-12418-8</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/48752||http://dx.doi.org/10.17169/refubium-48475</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-48752-0</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by-sa/4.0/</t>
   </si>
   <si>
     <t>900 Geschichte und Geografie::940 Geschichte Europas::943 Geschichte Mitteleuropas; Deutschlands</t>
   </si>
   <si>
     <t>Religion||Kommunikation||Protestantismus||Frühe Neuzeit||Pietismus</t>
   </si>
   <si>
     <t>communication||early modern period||Protestantism</t>
   </si>
   <si>
     <t>Die Entdeckung der Engelsbrüder</t>
   </si>
@@ -267,51 +273,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AK2"/>
+  <dimension ref="A1:AL2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -382,153 +388,159 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="U2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="W2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Y2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Z2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AA2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AB2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AC2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AD2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AE2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AF2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AG2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AH2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AI2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AJ2" t="s">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>