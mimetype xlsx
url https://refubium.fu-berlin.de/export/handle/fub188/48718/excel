--- v0 (2025-10-02)
+++ v1 (2026-04-27)
@@ -86,93 +86,93 @@
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>fe8c791a-4e24-47eb-8c3c-14867cee261c</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Soyka, Jan P.||Witte, J. Felix||Wiesner, Anja||Krappe, Alexander R.||Wehner, Dana||Alnicola, Nicola||Paulus, Beate||Resch-Genger, Ute||Eigler, Siegfried</t>
   </si>
   <si>
     <t>2025-09-26T13:24:08Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>We report on the first push-pull quino [3]radialene fluorescent dye. Here, the novel bis(dicyanomethylene)-[3]radialene electron acceptor was connected to a benzimidazole donor. With protonation a substantial red-shift of fluorescence wavelength is observed, while the absorption maximum remains stable. This process is accompanied with an increased fluorescence quantum yield to about 70%. Further, we explain the findings by a combined experimental and theoretical approach and find that vibronic coupling plays a crucial role. This study highlights the yet unexplored potential of [3]radialene-based motifs for the design of environment-responsive fluorophores.</t>
   </si>
   <si>
     <t>6 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/48718||http://dx.doi.org/10.17169/refubium-48443</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::540 Chemie::540 Chemie und zugeordnete Wissenschaften</t>
   </si>
   <si>
     <t>[3]radialene||dipole||fluorescence||sensor||dyes</t>
   </si>
   <si>
-    <t>[3]Radialene fluorophores with pH-switchable emission and stable absorption maxima</t>
+    <t>[3]Radialene Fluorophores with pH-Switchable Emission and Stable Absorption Maxima</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>e202500669</t>
   </si>
   <si>
     <t>10.1002/ejoc.202500669</t>
   </si>
   <si>
     <t>EurJOC (European Journal of Organic Chemistry)</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/ejoc.202500669</t>
   </si>
   <si>
     <t>28</t>
   </si>