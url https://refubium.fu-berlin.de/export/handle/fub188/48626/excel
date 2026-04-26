--- v0 (2025-12-02)
+++ v1 (2026-04-26)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>30f0178e-5e62-4525-b3ec-ca99aa1ac093</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Saleh, Ayatallah||Schulz, Josefine||Schlender, Jan-Frederik||Aulin, Linda B. S.||Konrad, Amrei-Pauline||Kluwe, Franziska||Mikus, Gerd||Huisinga, Wilhelm||Kloft, Charlotte||Michelet, Robin</t>
   </si>
   <si>
     <t>2025-09-25T11:40:04Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/48626||http://dx.doi.org/10.17169/refubium-48350</t>
   </si>