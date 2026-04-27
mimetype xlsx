--- v0 (2025-12-09)
+++ v1 (2026-04-27)
@@ -107,51 +107,51 @@
   <si>
     <t>dcterms.rightsHolder.url</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.series.issueNumber</t>
   </si>
   <si>
     <t>refubium.series.name</t>
   </si>
   <si>
     <t>4bea88db-4d13-4a5f-95e2-5edf3932afcf</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Bell-Schlatter, Emrys</t>
+    <t>Schlatter, Emrys</t>
   </si>
   <si>
     <t>2025-07-15T10:00:36Z</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>21 Seiten</t>
   </si>
   <si>
     <t>84746</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/48213||http://dx.doi.org/10.17169/refubium-47936</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>200 Religion::290 Andere Religionen::292 Griechische und römische Religion||800 Literatur::880 Griechische Literaturen::880 Hellenische Literaturen; Klassische griechische Literatur</t>
   </si>