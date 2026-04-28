--- v0 (2025-11-04)
+++ v1 (2026-04-28)
@@ -92,51 +92,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>6f6cff84-e974-414d-b024-3b4e26617ea8</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Zentek, Jürgen||Brucker, Lisa||Carle, Reinhold||Krüsselmann, Philip||Martínez-Vallespín, Beatriz||Grześkowiak, Łukasz||Schulze Holthausen, Johannes||Saliu, Eva-Maria||Vahjen, Wilfried</t>
+    <t>Zentek, Jürgen||Brucker, Lisa||Carle, Reinhold||Krüsselmann, Philip||Martínez-Vallespín, Beatriz||Grześkowiak, Łukasz M.||Schulze Holthausen, Johannes||Saliu, Eva-Maria||Vahjen, Wilfried</t>
   </si>
   <si>
     <t>2025-07-04T08:29:22Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Food processing by-products such as mango peel and apple pectin present valuable sources of dietary fibre, pectins and various other beneficial compounds for pig nutrition. The study's objective was to explore the effects of incorporating mango peel and apple pectin into pig feed. Batch fermentations using sow faeces were conducted to assess the fermentability of the substrates over a 24-hour incubation period. Subsequently, a feeding experiment was conducted using post-weaning piglets to examine the impact of adding 1 % or 2 % (w/w) mango peel and apple pectin to their diet. The in vitro fermentation studies with sow faeces showed increasing lactate and short-chain fatty acid concentrations when apple and mango pectin were added as substrates. The feeding trial indicated no significant impact on piglets' performance, nor the apparent praecaecal digestibility of crude protein was altered, while the apparent praecaecal digestibility of crude fat decreased with the addition of 1 % apple pectin, but increased with 2 % mango peel. Concentrations of microbial metabolites in the digesta were similar, and only slight variations were observed in the bacterial levels as determined by qPCR. In the treatment groups, enhanced utilisation of mango peel and apple pectin by the faecal microbiota was noted compared to the control group (BIOLOG test). In summary, incorporating small quantities of mango peel and apple pectin resulted in only mild alterations within the piglets' digestive system. Additional research to determine the optimal levels for effective usage of mango peels and apple pectin in piglet diets is required.</t>
   </si>
   <si>
     <t>11 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/48111||http://dx.doi.org/10.17169/refubium-47833</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::630 Landwirtschaft und verwandte Bereiche</t>
   </si>