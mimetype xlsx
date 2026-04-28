--- v0 (2025-10-20)
+++ v1 (2026-04-28)
@@ -83,51 +83,51 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[en]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>7c4bd8ec-93bb-4c8a-8d6c-f3810e426068</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Bertzbach, Luca D.||You, Yu||Vychodil, Tereza||Kheimar, Ahmed||Kossak, Lisa||Sabsabi, Mohammad A.||Conradie, Andelé M.||Kaufer, Benedikt B.</t>
   </si>
   <si>
     <t>2025-06-17T14:25:53Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Marek’s disease virus (MDV) is a highly oncogenic alphaherpesvirus that causes fatal T cell lymphomas in chickens. Oncogenic MDV strains can integrate their genome into the host telomeres of latently infected and tumor cells. This integration process is facilitated by telomeric repeat arrays (TMR) present at the ends of the MDV genome, which consist of the hexanucleotide (TTAGGG)n that is identical to host telomere sequences. In addition, integration of the virus genome is crucial for the development of lymphomas. Live-attenuated vaccines play a vital role in protecting chickens against this deadly disease, yet our understanding of their biology remains limited. Intriguingly, the commercial gold standard MDV vaccine, the live-attenuated MDV strain CVI988, also possesses TMR at the ends of its genome. In this study, we investigated the role of the multiple TMR arrays (mTMR) in vaccine virus integration, latency, reactivation, and protection against very virulent MDV. Our data revealed that the mTMR present in CVI988 are important for virus genome integration and maintenance in latently infected cells in vitro. In addition, virus latency, reactivation, and vaccine efficacy were reduced in an mTMR deleted mutant compared to the wild-type vaccine. These results provide valuable insights into the biology of this important vaccine virus and shed light on the roles of the mTMR in vaccine integration, latency, and protection against very virulent MDV.</t>
   </si>
   <si>
     <t>7 Seiten</t>
   </si>
@@ -161,51 +161,51 @@
   <si>
     <t>10.1128/msphere.00142-25</t>
   </si>
   <si>
     <t>mSphere</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>https://doi.org/10.1128/msphere.00142-25</t>
   </si>
   <si>
     <t>10 (2025)</t>
   </si>
   <si>
     <t>2379-5042</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Publikationsfonds FU</t>
   </si>
   <si>
-    <t>Supported by Open Access funds of Freie Universität Berlin.</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>