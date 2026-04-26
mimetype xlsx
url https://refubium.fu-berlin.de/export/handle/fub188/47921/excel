--- v0 (2025-10-15)
+++ v1 (2026-04-26)
@@ -95,123 +95,123 @@
   <si>
     <t>dcterms.bibliographicCitation.originalpublisherplace</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding.id</t>
   </si>
   <si>
     <t>refubium.funding.project</t>
   </si>
   <si>
     <t>refubium.funding.stream</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.note.author[en]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.series.issueNumber</t>
   </si>
   <si>
     <t>refubium.series.name</t>
   </si>
   <si>
     <t>63eb9b03-c4e9-4216-b58d-7716bbb295fb</t>
   </si>
   <si>
     <t>fub188/45956</t>
   </si>
   <si>
-    <t>Lübbecke, Julia||Ehrentraut, Sima||Dell, Kira||Laura, Seidel</t>
+    <t>Lübbecke, Julia||Ehrentraut, Sima||Dell, Kira||Seidel, Laura</t>
   </si>
   <si>
     <t>2025-08-12T14:15:05Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>“What do you do with the archive once it has let you in? What do you do if it resists your touch, if it starts to slip away from you and crumble to ashes in the fragments’ lack of framing?” Emerging from a collaboration between the artist Julia Lübbecke and After Accumulation, a working group concerned with the archive as a site where selective visibility, dynamics of power and the desire for preservation intersect, the publication combines a photographic documentation of Lübbecke’s exhibition Kleber und Falten (2023–2024) with contributions that critically explore archival practices and the archive’s inherently compromised materiality.</t>
   </si>
   <si>
     <t>47 Seiten</t>
   </si>
   <si>
     <t>978-3-86485-347-0</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/47921||http://dx.doi.org/10.17169/refubium-47639</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-47921-0</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>700 Künste und Unterhaltung::700 Künste::700 Künste, Bildende und angewandte Kunst</t>
   </si>
   <si>
     <t>Archiv||Gemeinschaft||Mixed media||Künstlerischer Essay||Fotografie</t>
   </si>
   <si>
     <t>archive||community||mixed media||artist essay||photography</t>
   </si>
   <si>
     <t>The Dirty Archive</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
-    <t>blocked</t>
-[...2 lines deleted...]
-    <t>restricted access</t>
+    <t>free</t>
+  </si>
+  <si>
+    <t>open access</t>
   </si>
   <si>
     <t>Textem Verlag</t>
   </si>
   <si>
     <t>Hamburg</t>
   </si>
   <si>
     <t>2944-5922</t>
   </si>
   <si>
     <t>2944-5914</t>
   </si>
   <si>
     <t>Philosophie und Geisteswissenschaften</t>
   </si>
   <si>
     <t>EXC 2020 Temporal Communities</t>
   </si>
   <si>
     <t>390608380</t>
   </si>
   <si>
     <t>EXC 2020 "Temporal Communities: Doing Literature in a Global Perspective"</t>
   </si>