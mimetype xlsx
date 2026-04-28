--- v0 (2026-01-14)
+++ v1 (2026-04-28)
@@ -125,51 +125,51 @@
   <si>
     <t>refubium.funding.stream</t>
   </si>
   <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.note.author[en]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.series.issueNumber</t>
   </si>
   <si>
     <t>refubium.series.name</t>
   </si>
   <si>
     <t>981705b0-8b80-41c0-8300-9fefd1a83689</t>
   </si>
   <si>
     <t>fub188/45956</t>
   </si>
   <si>
-    <t>Ehrentraut, Sima||Ksenofontova, Alexandra||Nagy, Zsuka||Davydov, Sergej||Zygmuntówne, Łęko</t>
+    <t>Nagy, Zsuka||Davydov, Sergej||Zygmuntówne, Łęko||Ehrentraut, Sima||Ksenofontova, Alexandra</t>
   </si>
   <si>
     <t>2026-01-13T11:29:06Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Der Band konstelliert Gedicht-Übersetzungen, Roman-Auszug, Gespräch und künstlerische Essays der Dichterin Zsuka Nagy, d* Lyriker*in und Chemiker*in Łęko Zygmuntówne und des Schriftstellers und Dramaturgen Sergej Davydov um die Frage, wie unterschiedliche Zeitlichkeiten das Material und die Sprache der Literaturen formen. In den Arbeiten der drei Autor*innen werden je eigene — trans*, queere oder genderambige — Zeiterfahrungen artikuliert und in ihrer Verstrickung in historische und gesellschaftliche Zeitordnungen sichtbar gemacht. Die Texte erschreiben gegenläufige Geschichts-, Gegenwarts- und Zukunftsentwürfe, die sich ihren teils oppressiven Kontexten widersetzen.</t>
   </si>
   <si>
     <t>The publication brings together poetry, prose, essays and a conversation by Zsuka Nagy, Łęko Zygmuntówne and Sergej Davydov. Their works explore trans*, queer and gender-ambiguous experiences of time offering resistant perspectives on history, the present and the future.</t>
   </si>
   <si>
     <t>67 Seiten</t>
   </si>
   <si>
     <t>978-3-86485-346-3</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/47920||http://dx.doi.org/10.17169/refubium-47638</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-47920-4</t>
   </si>