--- v0 (2025-11-16)
+++ v1 (2026-04-27)
@@ -125,51 +125,51 @@
   <si>
     <t>4fea1201-6204-4f6c-bcaa-5f9f1b7e3bbb</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Dilger, Hansjörg||Göbel, Barbara||Koch, Lars-Christian||Schütze, Stephanie||von Poser, Alexis Th.</t>
   </si>
   <si>
     <t>2025-06-02T08:44:59Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>This book explores anthropological and global art collections as a catalyst, a medium, and an expression of relations. Relations—between and among objects and media, people, and material and immaterial contexts—define, configure, and potentially transform collection-related social and professional networks, discourses and practices, and increasingly museums and other collecting institutions themselves. The contributors argue that a focus on the—often contested—making and remaking of relations provides a unique conceptual entrypoint for understanding collections’—and ‘their’ objects’ and media’s—complex histories, contemporary webs of interactions, and potential futures. The chapters examine the local, translocal, and transregional relations of collections with regard to their affective, aesthetic, performative, and socio-moral qualities and situate them in the larger geopolitical constellations of precolonial, colonial, and postcolonial settings. Together they investigate ongoing shifts in the relations of collections and collecting institutions by identifying alternative approaches to conceive of, and deal with, anthropological and global art collections, objects, and media in the future. The book is of interest to scholars from anthropology, global art history, museum studies, and heritage studies.</t>
   </si>
   <si>
     <t>xviii, 275 Seiten</t>
   </si>
   <si>
     <t>9781003370024</t>
   </si>
   <si>
-    <t>9781032382555||9781032440248</t>
+    <t>9781032382555</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/47798||http://dx.doi.org/10.17169/refubium-47516</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-47798-0</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by-nc-nd/4.0/</t>
   </si>
   <si>
     <t>700 Künste und Unterhaltung::700 Künste::700 Künste, Bildende und angewandte Kunst||300 Sozialwissenschaften::300 Sozialwissenschaften, Soziologie::301 Soziologie, Anthropologie</t>
   </si>
   <si>
     <t>anthropological art collections||global art collections||anthropology||art history</t>
   </si>
   <si>
     <t>Collections as Relations</t>
   </si>
   <si>
     <t>Contestations of Belonging, Cultural Heritage, and Knowledge Infrastructures</t>
   </si>