--- v0 (2026-01-09)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.date.updated</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
@@ -83,50 +83,56 @@
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>e1f89311-d986-4a3d-a07b-d8f763f97543</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Dubau, Marla||Tripetchr, Tarada||Mahmoud, Lava||Schumacher, Fabian||Kleuser, Burkhard</t>
   </si>
   <si>
     <t>2025-05-26T06:53:13Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2025-05-23T11:35:47Z</t>
   </si>
   <si>
     <t>The development of immunocompetent skin models marks a significant advancement in in vitro methods for detecting skin sensitizers while adhering to the 3R principles, which aim to reduce, refine, and replace animal testing. This study introduces for the first time an advanced immunocompetent skin model constructed entirely from induced pluripotent stem cell (iPSC)-derived cell types, including fibroblasts (iPSC-FB), keratinocytes (iPSC-KC), and fully integrated dendritic cells (iPSC-DC). To evaluate the skin model’s capacity, the model was treated topically with a range of well-characterized skin sensitizers varying in potency. The results indicate that the iPSC-derived immunocompetent skin model successfully replicates the physiological responses of human skin, offering a robust and reliable alternative to animal models for skin sensitization testing, allowing detection of extreme and even weak sensitizers. By addressing critical aspects of immune activation and cytokine signaling, this model provides an ethical, comprehensive tool for regulatory toxicology and dermatological research.</t>
@@ -159,50 +165,56 @@
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>10.1177/20417314251336296</t>
   </si>
   <si>
     <t>Journal of Tissue Engineering</t>
   </si>
   <si>
     <t>https://doi.org/10.1177/20417314251336296</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2041-7314</t>
   </si>
   <si>
     <t>Biologie, Chemie, Pharmazie</t>
   </si>
   <si>
     <t>Institut für Pharmazie:::48f26436-28c9-4d76-8633-d686b5be6cbf:::600</t>
+  </si>
+  <si>
+    <t>Publikationsfonds FU</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>DeepGreen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -212,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AB2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -300,126 +312,138 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>