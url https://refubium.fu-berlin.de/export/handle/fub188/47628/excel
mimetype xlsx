--- v0 (2026-01-08)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.originalpublishername</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[en]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>fd0ee171-64de-4e15-9c34-cd3e2793b8af</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Windle, Morgan||Dudeck, Stephan||Schreiber, Tanja||Whitefield, Hans||Piezonka, Henny</t>
   </si>
   <si>
     <t>2025-05-13T04:50:48Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Across Northern Eurasia, reindeer have long shaped the socio-cultural fabric of hunter-fisher societies. Today, descendant communities continue multispecies lifeways, forming symbiotic relationships within boreal ecosystems. Reindeer, regarded as animate persons, exist as both herded and wild partners. While the dynamics of these communities have been widely studied, the smallest actors in this system—namely insects—have remained largely overlooked, particularly in discussions of reindeer domestication and archaeology. Expanding ontological perspectives and engaging with new narrative approaches open avenues for recognizing other animate beings as co-constructors of social, economic, and cultural systems. Traditional hunter-herding practices in the West Siberian and Northwest Mongolian taigas offer insights into early human-reindeer cooperation, domestication, and their archaeological traces. This study employs a collaborative, multidisciplinary approach to examine how synanthropic insects—such as mosquitoes, midges, and horseflies—shape hunter-herder lifeways, despite their absence from the archaeological record. Fieldwork with Sel’kup, Khanty, and Tsaatan communities highlights the critical role of insects in herding and mobility patterns, influencing niche construction strategies. These case studies reveal new multispecies parameters that will enhance interpretations of the archaeological record.</t>
   </si>
   <si>
     <t>20 Seiten</t>
   </si>
@@ -173,51 +173,51 @@
   <si>
     <t>Pastoralism: Research, Policy and Practice</t>
   </si>
   <si>
     <t>Frontiers Media S.A.</t>
   </si>
   <si>
     <t>https://doi.org/10.3389/past.2025.14081</t>
   </si>
   <si>
     <t>15 (2025)</t>
   </si>
   <si>
     <t>2041-7136</t>
   </si>
   <si>
     <t>Geschichts- und Kulturwissenschaften</t>
   </si>
   <si>
     <t>Institut für Prähistorische Archäologie:::fc0c9745-265b-40bc-aa52-1f55ce62f0c5:::600</t>
   </si>
   <si>
     <t>Publikationsfonds FU</t>
   </si>
   <si>
-    <t>Supported by Open Access funds of Freie Universität Berlin.</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>