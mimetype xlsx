--- v0 (2025-10-22)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="65">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.date.updated</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
@@ -95,50 +95,56 @@
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>b133c117-d5f6-49b9-948d-bfbbb36c78ab</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Casmir, Céline Charlotte</t>
   </si>
   <si>
     <t>2025-05-12T07:40:09Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2025-05-06T09:21:36Z</t>
   </si>
   <si>
     <t>This paper answers Adorno's question, once asked in a lecture, about whether we, by forbidding the thought of the non-identical, fall in radically completed enlightenment back into the darkest form of mythology. In arguing for this in the question implied observation of enlightenment's fallback, the paper analyses Adorno's and Horkheimer's critique of enlightenment and its relapse due to excluding the non-identical, suggesting that emotions and memory represent this non-identical. As the darkest form of mythology Adorno is referring to is not to be understood as a myth itself but actually happened with the Holocaust, the paper then demonstrates how enlightenment, chiefly its exclusion of the non-identical, led to central conditions of the Holocaust that Adorno named ‘Auschwitz’. As enlightenment, according to Adorno, remains in its relapse, the paper finally discusses how his philosophy after Auschwitz advocates for the reintegration of the non-identical, mainly through the recollection of the past and the remembrance of nature within the subject.</t>
@@ -183,50 +189,56 @@
     <t>1</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>https://doi.org/10.1177/07255136241300170</t>
   </si>
   <si>
     <t>184-185</t>
   </si>
   <si>
     <t>1461-7455</t>
   </si>
   <si>
     <t>0725-5136</t>
   </si>
   <si>
     <t>Philosophie und Geisteswissenschaften</t>
   </si>
   <si>
     <t>Institut für Philosophie:::a54fa46b-912e-49c0-b0c4-ad11cd2b166a:::600</t>
+  </si>
+  <si>
+    <t>Sage</t>
+  </si>
+  <si>
+    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>DeepGreen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -236,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AF2"/>
+  <dimension ref="A1:AH2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -336,138 +348,150 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="K2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Y2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AE2" t="s">
-        <v>60</v>
+        <v>62</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>