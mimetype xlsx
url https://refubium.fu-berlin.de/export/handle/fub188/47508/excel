--- v0 (2025-10-26)
+++ v1 (2026-04-27)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>dcterms.rightsHolder.url</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
-    <t>refubium.note.author[en]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>c33cea26-6e4b-4fa5-a320-cd48acbae964</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Fiedler, Alexander F.||Leben, Ruth||Stürmer, Herbert||Günther, Robert||Matthys, Romano||Nützi, Reto||Hauser, Anja E.||Niesner, Raluca A.</t>
   </si>
   <si>
     <t>2025-05-05T07:27:17Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Intravital imaging of bone marrow provides a unique opportunity to study cellular
 dynamics and their interaction with the tissue microenvironment, which governs cell functions
 and metabolic profiles. To optically access the deep marrow of long bones, we previously
 developed a microendoscopy system for longitudinal two-photon fluorescence imaging of the
 murine femur. However, this does not provide information on cell functions or metabolism, for
@@ -185,51 +185,51 @@
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>https://doi.org/10.1364/BOE.549311</t>
   </si>
   <si>
     <t>16 (2025)</t>
   </si>
   <si>
     <t>2156-7085</t>
   </si>
   <si>
     <t>https://opg.optica.org/content/library/portal/item/license_v2#VOR-OA</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Veterinär-Physiologie:::f5f8ce42-cea7-4bb8-b376-fc59f377ebef:::600</t>
   </si>
   <si>
-    <t>Supported by Open Access funds of Freie Universität Berlin</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>