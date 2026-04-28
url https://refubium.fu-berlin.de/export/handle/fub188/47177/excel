--- v0 (2026-01-08)
+++ v1 (2026-04-28)
@@ -86,51 +86,51 @@
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>295086b7-7325-4872-94a5-997bb832c25a</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Neubrand, Maren||Stubbe, Jessica||Rudolf, Richard||Walter, Robert R. M.||Nößler, Maite||Sarkar, Biprajit</t>
   </si>
   <si>
     <t>2025-05-23T08:21:40Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Capturing atmospheric CO2 and converting it to valuable chemicals are important goals in contemporary science. We present here a simple, transition metal-free triazolylidene–borane adduct that can capture atmospheric CO2 and convert it to formate. Several key intermediates were isolated and characterized by a combination of multinuclear NMR spectroscopy, IR spectroscopy and single crystal X-ray diffraction. A first closed cycle for the conversion of CO2 to formic acid by using the aforementioned triazolylidene–borane compound is presented as well.</t>
   </si>
   <si>
     <t>7 Seiten</t>
   </si>