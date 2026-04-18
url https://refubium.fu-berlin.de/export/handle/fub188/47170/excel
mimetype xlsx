--- v0 (2025-10-03)
+++ v1 (2026-04-18)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>8498843b-63ab-4c30-9629-adb5060540b3</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Mählmann, Kathrin||Lischer, Christoph J.</t>
   </si>
   <si>
     <t>2025-07-29T07:30:17Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Facial fractures are a common presentation in equine practice, with management strategies ranging from conservative treatment for stable fractures to surgical intervention for displaced or unstable cases. Resorbable implants present several advantages over conventional metal implants, including a lower risk of infection, elimination of the need for implant removal, and gradual degradation during the healing process. Their application in equine patients has shown promising results in two cases involving low-stress anatomical regions such as the nasal and maxillary bones. Alternative fixation methods, such as titanium plates, provide superior mechanical stability but are associated with a higher risk of implant-related complications. In the future, 3D-printed patient-specific implants may offer a customised approach to fracture repair. The increasing accessibility of 3D printing technology presents new opportunities for preoperative planning and customised implant designs, potentially improving surgical outcomes in select cases.</t>
   </si>
   <si>
     <t>6 Seiten</t>
   </si>