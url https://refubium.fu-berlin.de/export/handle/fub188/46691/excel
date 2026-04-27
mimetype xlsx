--- v0 (2025-10-19)
+++ v1 (2026-04-27)
@@ -152,69 +152,69 @@
   <si>
     <t>causality||best practices||generalizability||life events||observational studies</t>
   </si>
   <si>
     <t>A Guide to Causal Inference in Life-Event Studies</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>10.1177/25152459241302015</t>
   </si>
   <si>
     <t>Advances in Methods and Practices in Psychological Science</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://journals.sagepub.com/doi/10.1177/25152459241302015</t>
-[...2 lines deleted...]
-    <t>8 (2025)</t>
+    <t>https://doi.org/10.1177/25152459241302015</t>
+  </si>
+  <si>
+    <t>8</t>
   </si>
   <si>
     <t>2515-2467</t>
   </si>
   <si>
     <t>Erziehungswissenschaft und Psychologie</t>
   </si>
   <si>
     <t>Arbeitsbereich Methoden und Evaluation:::ced7b815-5ec8-430a-9816-5948bde272e3:::600</t>
   </si>
   <si>
     <t>Publikationsfonds FU</t>
   </si>
   <si>
-    <t>We acknowledge support by the Open Access Publication Fund of Freie Universität Berlin.</t>
+    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>