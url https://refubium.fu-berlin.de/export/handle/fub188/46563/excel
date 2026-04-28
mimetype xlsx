--- v0 (2025-10-15)
+++ v1 (2026-04-28)
@@ -156,54 +156,54 @@
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/46563||http://dx.doi.org/10.17169/refubium-46277</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-46563-8</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>800 Literatur::800 Literatur, Rhetorik, Literaturwissenschaft::801 Literaturtheorie</t>
   </si>
   <si>
     <t>Reading||Writing||Aesthetic Practice||Literacy||Unreadability||Writing Cultures||Orality||Seeing||Listening||Literature||Artistic Practice||Attention||Mediation||Textual Engagement</t>
   </si>
   <si>
     <t>Illegibilities Reflecting Reading</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
-    <t>blocked</t>
-[...2 lines deleted...]
-    <t>restricted access</t>
+    <t>free</t>
+  </si>
+  <si>
+    <t>open access</t>
   </si>
   <si>
     <t>Textem Verlag</t>
   </si>
   <si>
     <t>Hamburg</t>
   </si>
   <si>
     <t>2944-5922</t>
   </si>
   <si>
     <t>2944-5914</t>
   </si>
   <si>
     <t>Philosophie und Geisteswissenschaften</t>
   </si>
   <si>
     <t>EXC 2020 Temporal Communities</t>
   </si>
   <si>
     <t>390608380</t>
   </si>
   <si>
     <t>EXC 2020 "Temporal Communities: Doing Literature in a Global Perspective"</t>
   </si>