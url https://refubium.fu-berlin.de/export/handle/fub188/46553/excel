--- v0 (2025-10-27)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -86,50 +86,56 @@
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>fc726342-e454-41f8-927f-c21341e59bb5</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Alayrac, Pierre||Connolly, Sara||Hartlapp, Miriam||Kassim, Hussein</t>
   </si>
   <si>
     <t>2025-03-05T12:42:28Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>This article assesses whether women face the same challenges in the European Commission as men by examining the career paths to top political and administrative positions. Drawing on a unique dataset, it investigates whether and, if so, how and when, women are disadvantaged. First, we analyze the characteristics and experience of all Commissioners and Directors General (2004–2019) to delineate the career paths to the top positions in the organization. Secondly, we compare pathways to find that men outnumber women in all pathways. For Commissioners women are very significantly under-represented in one of three pathways and for Directors General in two of three pathways. We identify how women are disadvantaged and the extent to which the results support arguments in the comparativist literature on gender.</t>
   </si>
   <si>
     <t>22 Seiten</t>
@@ -165,50 +171,56 @@
     <t>European Union Politics</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>https://doi.org/10.1177/14651165241300650</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1741-2757</t>
   </si>
   <si>
     <t>Politik- und Sozialwissenschaften</t>
   </si>
   <si>
     <t>Otto-Suhr-Institut für Politikwissenschaft:::ca19e79b-285b-4822-89a4-d0b77d55d851:::600</t>
+  </si>
+  <si>
+    <t>Sage</t>
+  </si>
+  <si>
+    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +230,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AE2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +321,141 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>