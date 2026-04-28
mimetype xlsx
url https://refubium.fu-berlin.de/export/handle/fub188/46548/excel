--- v0 (2025-10-23)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="65">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.date.updated</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
@@ -95,50 +95,56 @@
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>9e15086a-4062-4724-8c6f-a7fe1fe8edb8</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Kalleitner, Fabian||Schlogl, Lukas||Bobzien, Licia</t>
   </si>
   <si>
     <t>2025-02-11T06:10:12Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2025-02-07T21:58:34Z</t>
   </si>
   <si>
     <t>In response to labour-market crises, governments routinely adopt ‘short-time’ work schemes which supplement the incomes of workers who might otherwise be laid off. Such schemes increase the number of welfare recipients but could also lead to increased competition among different types of welfare claimants. We draw on data from an online panel survey fielded in Austria during the COVID-19 pandemic (2020–2022) to study individual preferences for financially supporting both short-time workers and the unemployed. We find that individuals prefer higher welfare benefits for low-income recipients and for those on short-time work compared to high-income recipients and those in unemployment. While we find cross-sectionally that these differences are related to individuals’ socio-economic position, we do not find longitudinal evidence that people adapt their preferences following switches in and out of different benefit programmes. Focusing on social beliefs as drivers of preferences, we find that negative attitudes towards the unemployed decrease preferences targeted at low income-earners. We conclude that long-term individual characteristics and attitudes rather than short-term changes in circumstances remain central to explaining benefit preferences under a dualised welfare regime during a labour-market crisis.</t>
@@ -183,50 +189,56 @@
     <t>1</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>https://doi.org/10.1177/09589287241283707</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1461-7269</t>
   </si>
   <si>
     <t>0958-9287</t>
   </si>
   <si>
     <t>Politik- und Sozialwissenschaften</t>
   </si>
   <si>
     <t>Institut für Soziologie:::eb50a7a6-4e16-4728-9b6e-e09655cb7310:::600</t>
+  </si>
+  <si>
+    <t>Sage</t>
+  </si>
+  <si>
+    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>DeepGreen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -236,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AF2"/>
+  <dimension ref="A1:AH2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -336,138 +348,150 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="K2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Y2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AE2" t="s">
-        <v>60</v>
+        <v>62</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>