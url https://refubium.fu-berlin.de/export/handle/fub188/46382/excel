--- v0 (2025-11-05)
+++ v1 (2026-04-27)
@@ -6,254 +6,260 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="75">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.contributor.firstReferee</t>
   </si>
   <si>
     <t>dc.contributor.furtherReferee</t>
   </si>
   <si>
     <t>dc.contributor.gender</t>
   </si>
   <si>
     <t>dc.date.accepted</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
-    <t>dc.identifier.eisbn[]</t>
-[...2 lines deleted...]
-    <t>dc.identifier.eissn[]</t>
+    <t>dc.identifier.eisbn</t>
+  </si>
+  <si>
+    <t>dc.identifier.isbn</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.identifier.urn</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.title.subtitle</t>
   </si>
   <si>
     <t>dc.title.translated[ger]</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.dnb</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.accessRights.proquest</t>
   </si>
   <si>
-    <t>dcterms.bibliographicCitation.doi[]</t>
-[...8 lines deleted...]
-    <t>dcterms.bibliographicCitation.url[]</t>
+    <t>dcterms.bibliographicCitation.doi</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.originalpublishername</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.originalpublisherplace</t>
+  </si>
+  <si>
+    <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.format</t>
   </si>
   <si>
+    <t>dcterms.isPartOf.eissn</t>
+  </si>
+  <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
-    <t>refubium.funding[]</t>
+    <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
-    <t>refubium.series.issueNumber[]</t>
-[...2 lines deleted...]
-    <t>refubium.series.name[]</t>
+    <t>refubium.series.issueNumber</t>
+  </si>
+  <si>
+    <t>refubium.series.name</t>
   </si>
   <si>
     <t>99c7b7c1-5c79-41eb-991e-e8ee22218970</t>
   </si>
   <si>
     <t>fub188/14</t>
   </si>
   <si>
     <t>Silke, Alexander Adrian</t>
   </si>
   <si>
     <t>Aust, Helmut Philipp</t>
   </si>
   <si>
     <t>Calliess, Christian</t>
   </si>
   <si>
     <t>male</t>
   </si>
   <si>
     <t>2023-01-09</t>
   </si>
   <si>
     <t>2025-02-05T08:03:04Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>The book examines the changing approach of courts in reviewing foreign affairs decisions of the executive. Traditionally, the judiciary awarded deference to executive decisions in that area, a notion that clashes with the idea of general judicial oversight in the modern constitutional state. As the problem is often looked at solely from a national angle, this thesis chooses a comparative approach taking into account the development in three democratic countries to identify general trends as well as differences. Thereby, it shows the development of a new judicial approach, which does not per se defer to executive assessments in the field.</t>
   </si>
   <si>
     <t>433 Seiten</t>
   </si>
   <si>
     <t>978-3-7489-4385-3</t>
   </si>
   <si>
+    <t>978-3-7560-1079-0</t>
+  </si>
+  <si>
+    <t>https://refubium.fu-berlin.de/handle/fub188/46382||http://dx.doi.org/10.17169/refubium-46094</t>
+  </si>
+  <si>
+    <t>urn:nbn:de:kobv:188-refubium-46382-2</t>
+  </si>
+  <si>
+    <t>eng</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/licenses/by/4.0/</t>
+  </si>
+  <si>
+    <t>300 Sozialwissenschaften::340 Recht::342 Verfassungs- und Verwaltungsrecht</t>
+  </si>
+  <si>
+    <t>Judicial Review||Foreign Affairs||Deference||USA||South Africa||Germany</t>
+  </si>
+  <si>
+    <t>Deference to the Executive?</t>
+  </si>
+  <si>
+    <t>The Development of Judicial Review in Foreign Affairs in the United States of America, Germany and South Africa</t>
+  </si>
+  <si>
+    <t>Zurückhaltung gegenüber der Exekutive? Die Entwicklung der juristischen Kontrolle der auswärtigen Gewalt in den Vereinigten Staaten von Amerika, Deutschland und Südafrika</t>
+  </si>
+  <si>
+    <t>Dissertation</t>
+  </si>
+  <si>
+    <t>free</t>
+  </si>
+  <si>
+    <t>open access</t>
+  </si>
+  <si>
+    <t>accept</t>
+  </si>
+  <si>
+    <t>10.5771/9783748943853</t>
+  </si>
+  <si>
+    <t>Nomos</t>
+  </si>
+  <si>
+    <t>Baden-Baden</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.5771/9783748943853</t>
+  </si>
+  <si>
+    <t>Text</t>
+  </si>
+  <si>
     <t>0172-4770</t>
-  </si>
-[...52 lines deleted...]
-    <t>Text</t>
   </si>
   <si>
     <t>Rechtswissenschaft</t>
   </si>
   <si>
     <t>Open Access Monographie</t>
   </si>
   <si>
     <t>Die Publikation wurde ermöglicht durch eine Ko-Finanzierung für Open-Access-Monografien und -Sammelbände der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Beiträge zum ausländischen öffentlichen Recht und Völkerrecht</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -272,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AL2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -390,156 +396,162 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
+      <c r="AL1" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="W2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Y2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Z2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AA2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AB2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AC2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AD2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AE2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AF2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AG2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AH2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AI2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AJ2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AK2" t="s">
-        <v>72</v>
+        <v>73</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>