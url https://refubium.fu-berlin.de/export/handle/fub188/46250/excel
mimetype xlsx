--- v0 (2025-10-27)
+++ v1 (2026-04-27)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>9517f29c-a638-4fbb-9a65-0f5d735c0f1b</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Wildner, Andreas S.||Küçükakyüz, , Su Mevsim||Marx, Anton K. G.||Nolte, Tobias||Reck, Corinna||Fonagy, Peter||Luyten, Patrick||von Tettenborn, Alexandra||Müller, Mitho||Zietlow, Anna-Lena||Woll-Weber, Christian F. J.</t>
+    <t>Wildner, Andreas S.||Küçükakyüz, Su Mevsim||Marx, Anton K. G.||Nolte, Tobias||Reck, Corinna||Fonagy, Peter||Luyten, Patrick||von Tettenborn, Alexandra||Müller, Mitho||Zietlow, Anna-Lena||Woll-Weber, Christian F. J.</t>
   </si>
   <si>
     <t>2025-01-15T09:13:58Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Introduction
 Parental Reflective Functioning describes the parents’ ability to view their child as motivated by mental states. The Parental Reflective Functioning Questionnaire (PRFQ) represents an 18-item and three-factor self-report measure. Our goal was to conduct the first German validation study.
 Method
 In a community sample of 378 mothers of children aged 10.2–78.6 months, we used Confirmatory Factor Analysis with a cross-validation approach to assess model fit. Reliability was measured using Cronbach’s α and McDonald’s ω. Concurrent validity was assessed using correlations with relevant constructs.
 Results
 The three-factor structure of the original validation could be confirmed. The German model only needed minor modifications: two items had to be removed, and one error covariance was added. The resulting 16-item questionnaire with the three subscales “Pre-mentalizing”, “Interest and Curiosity about Mental States”, and “Certainty about Mental States” was successfully cross-validated (CFI = .94, TLI = .93, SRMR = .07, RMSEA = .04 (CI [.01, .06])). These factors were related in theoretically expected ways to parental attachment dimensions, emotional availability, parenting stress, and infant attachment status.
 Conclusion
 While reliability could still be improved, the German 16-item version of the PRFQ represents a valid measure of parental reflective functioning.</t>
   </si>
   <si>
     <t>17 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/46250||http://dx.doi.org/10.17169/refubium-45962</t>
   </si>
   <si>
     <t>eng</t>