--- v0 (2025-10-13)
+++ v1 (2026-04-26)
@@ -155,54 +155,54 @@
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/46176||http://dx.doi.org/10.17169/refubium-45887</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-46176-9</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>700 Künste und Unterhaltung::700 Künste::709 Historische, geografische, personenbezogene Behandlung der bildenden und angewandten Kunst||900 Geschichte und Geografie::980 Geschichte Südamerikas::982 Geschichte Argentiniens</t>
   </si>
   <si>
     <t>Mirtha Dermisache||Asemic Writing||Artists' Books||Reading||Artistic Writing Practices||20th century||Activism</t>
   </si>
   <si>
     <t>Reading Mirtha Dermisache</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
-    <t>blocked</t>
-[...2 lines deleted...]
-    <t>restricted access</t>
+    <t>free</t>
+  </si>
+  <si>
+    <t>open access</t>
   </si>
   <si>
     <t>Textem Verlag</t>
   </si>
   <si>
     <t>Hamburg</t>
   </si>
   <si>
     <t>2944-5922</t>
   </si>
   <si>
     <t>2944-5914</t>
   </si>
   <si>
     <t>Philosophie und Geisteswissenschaften</t>
   </si>
   <si>
     <t>EXC 2020 Temporal Communities</t>
   </si>
   <si>
     <t>390608380</t>
   </si>
   <si>
     <t>EXC 2020</t>
   </si>