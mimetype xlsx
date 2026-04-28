--- v0 (2026-01-09)
+++ v1 (2026-04-28)
@@ -26,51 +26,51 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="52">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
-    <t>dc.description.abstract[]</t>
+    <t>dc.description.abstract</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
@@ -158,51 +158,51 @@
   <si>
     <t>10.1017/apa.2024.6</t>
   </si>
   <si>
     <t>Journal of the American Philosophical Association</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>https://doi.org/10.1017/apa.2024.6</t>
   </si>
   <si>
     <t>2053-4485</t>
   </si>
   <si>
     <t>Philosophie und Geisteswissenschaften</t>
   </si>
   <si>
     <t>Institut für Philosophie:::a54fa46b-912e-49c0-b0c4-ad11cd2b166a:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>